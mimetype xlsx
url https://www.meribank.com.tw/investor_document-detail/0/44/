--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ruby.chen\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7710"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="每月營業額報告" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C18" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>一月</t>
   </si>
   <si>
@@ -624,51 +624,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="C4" sqref="C4:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="16.5" customWidth="1"/>
     <col min="4" max="4" width="21.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
     </row>
     <row r="3" spans="2:4" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="10"/>
@@ -719,112 +719,120 @@
       <c r="B8" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="5">
         <v>32642</v>
       </c>
       <c r="D8" s="6">
         <v>-0.20499999999999999</v>
       </c>
     </row>
     <row r="9" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="5">
         <v>30530</v>
       </c>
       <c r="D9" s="6">
         <v>-0.27660000000000001</v>
       </c>
     </row>
     <row r="10" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B10" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="5"/>
-      <c r="D10" s="6"/>
+      <c r="C10" s="5">
+        <v>27104</v>
+      </c>
+      <c r="D10" s="6">
+        <v>-0.34289999999999998</v>
+      </c>
     </row>
     <row r="11" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B11" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="5"/>
-      <c r="D11" s="6"/>
+      <c r="C11" s="5">
+        <v>28670</v>
+      </c>
+      <c r="D11" s="6">
+        <v>-0.29870000000000002</v>
+      </c>
     </row>
     <row r="12" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="6"/>
     </row>
     <row r="13" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="6"/>
     </row>
     <row r="14" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="6"/>
     </row>
     <row r="15" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="6"/>
     </row>
     <row r="16" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B16" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="5">
         <f>SUM(C6:C17)</f>
-        <v>131358</v>
+        <v>187132</v>
       </c>
       <c r="D18" s="6">
-        <v>-0.21940000000000001</v>
+        <v>-0.25269999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>