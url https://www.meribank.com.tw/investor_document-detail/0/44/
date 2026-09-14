--- v1 (2026-07-31)
+++ v2 (2026-09-14)
@@ -1,76 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ruby.chen\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="每月營業額報告" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>一月</t>
   </si>
   <si>
     <t>二月</t>
   </si>
   <si>
     <t>三月</t>
   </si>
   <si>
     <t>四月</t>
   </si>
   <si>
     <t>五月</t>
   </si>
   <si>
     <t>六月</t>
   </si>
   <si>
     <t>七月</t>
   </si>
   <si>
     <t>八月</t>
@@ -190,51 +183,51 @@
         <charset val="136"/>
       </rPr>
       <t>比率</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <sz val="13.5"/>
         <rFont val="細明體"/>
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>年每月營業額報告</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="13.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -351,51 +344,51 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -624,51 +617,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4:D4"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="16.5" customWidth="1"/>
     <col min="4" max="4" width="21.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
     </row>
     <row r="3" spans="2:4" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="10"/>
@@ -741,98 +734,105 @@
       <c r="B10" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="5">
         <v>27104</v>
       </c>
       <c r="D10" s="6">
         <v>-0.34289999999999998</v>
       </c>
     </row>
     <row r="11" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B11" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="5">
         <v>28670</v>
       </c>
       <c r="D11" s="6">
         <v>-0.29870000000000002</v>
       </c>
     </row>
     <row r="12" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="5"/>
-      <c r="D12" s="6"/>
+      <c r="C12" s="5">
+        <v>28987</v>
+      </c>
+      <c r="D12" s="6">
+        <v>-0.28439999999999999</v>
+      </c>
     </row>
     <row r="13" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="5"/>
-      <c r="D13" s="6"/>
+      <c r="C13" s="5">
+        <v>27431</v>
+      </c>
+      <c r="D13" s="6">
+        <v>-0.25159999999999999</v>
+      </c>
     </row>
     <row r="14" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="6"/>
     </row>
     <row r="15" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="6"/>
     </row>
     <row r="16" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B16" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="5">
-        <f>SUM(C6:C17)</f>
-        <v>187132</v>
+        <v>243550</v>
       </c>
       <c r="D18" s="6">
-        <v>-0.25269999999999998</v>
+        <v>-0.25650000000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>