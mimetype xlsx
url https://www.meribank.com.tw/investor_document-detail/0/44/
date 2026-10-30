--- v2 (2026-09-14)
+++ v3 (2026-10-30)
@@ -1,67 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ruby.chen\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12390"/>
   </bookViews>
   <sheets>
     <sheet name="每月營業額報告" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C18" i="2" l="1"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>一月</t>
   </si>
   <si>
     <t>二月</t>
   </si>
   <si>
     <t>三月</t>
   </si>
   <si>
     <t>四月</t>
   </si>
   <si>
     <t>五月</t>
   </si>
   <si>
     <t>六月</t>
   </si>
   <si>
     <t>七月</t>
   </si>
@@ -344,51 +351,51 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -617,51 +624,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="27" customWidth="1"/>
     <col min="3" max="3" width="16.5" customWidth="1"/>
     <col min="4" max="4" width="21.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
     </row>
     <row r="2" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B2" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
     </row>
     <row r="3" spans="2:4" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="10"/>
@@ -756,83 +763,88 @@
       <c r="B12" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="5">
         <v>28987</v>
       </c>
       <c r="D12" s="6">
         <v>-0.28439999999999999</v>
       </c>
     </row>
     <row r="13" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="5">
         <v>27431</v>
       </c>
       <c r="D13" s="6">
         <v>-0.25159999999999999</v>
       </c>
     </row>
     <row r="14" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="5"/>
-      <c r="D14" s="6"/>
+      <c r="C14" s="5">
+        <v>27606</v>
+      </c>
+      <c r="D14" s="6">
+        <v>-0.254</v>
+      </c>
     </row>
     <row r="15" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="6"/>
     </row>
     <row r="16" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B16" s="4" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="2:4" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.25">
       <c r="B18" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="5">
-        <v>243550</v>
+        <f>SUM(C6:C17)</f>
+        <v>271156</v>
       </c>
       <c r="D18" s="6">
-        <v>-0.25650000000000001</v>
+        <v>-0.25629999999999997</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>